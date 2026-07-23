--- v0 (2026-02-04)
+++ v1 (2026-07-23)
@@ -1,135 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3A1AF59D" w14:textId="77777777" w:rsidR="00B15787" w:rsidRPr="00672FA9" w:rsidRDefault="00B15787" w:rsidP="0009771E">
+    <w:p w14:paraId="3A1AF59D" w14:textId="77777777" w:rsidR="00B15787" w:rsidRPr="00672FA9" w:rsidRDefault="00B15787" w:rsidP="00B15787">
       <w:pPr>
         <w:pStyle w:val="CHIPaperTitleA"/>
       </w:pPr>
       <w:r w:rsidRPr="00672FA9">
         <w:t>A Template for Papers Submitted to the Journal of Water Management Modeling (JWMM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B07059" w14:textId="62137028" w:rsidR="0046718A" w:rsidRPr="00AA34BE" w:rsidRDefault="00B15787" w:rsidP="0046718A">
+    <w:p w14:paraId="50B07059" w14:textId="0FCE18F1" w:rsidR="0046718A" w:rsidRPr="00AA34BE" w:rsidRDefault="00B15787" w:rsidP="0046718A">
       <w:pPr>
         <w:pStyle w:val="CHIAuthorA"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>First Author</w:t>
       </w:r>
       <w:r w:rsidR="0046718A" w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="0046718A" w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E74C43">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="00771AE6" w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>2,</w:t>
       </w:r>
       <w:r w:rsidR="0046718A" w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00E74C43">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00771AE6" w:rsidRPr="00AA34BE">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Author</w:t>
-[...5 lines deleted...]
-        <w:t>…</w:t>
+        <w:t>Author3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B07767B" w14:textId="65330877" w:rsidR="0046718A" w:rsidRDefault="004F0E2F" w:rsidP="000E58DE">
       <w:pPr>
         <w:pStyle w:val="CHIAuthorAffiliationA"/>
       </w:pPr>
       <w:r w:rsidRPr="000E58DE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000E58DE">
         <w:t>Institution, Town or City, State o</w:t>
       </w:r>
       <w:r w:rsidR="00AA34BE">
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r w:rsidR="000E58DE" w:rsidRPr="000E58DE">
         <w:t>Province,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E58DE">
         <w:t xml:space="preserve"> Country</w:t>
       </w:r>
     </w:p>
@@ -249,81 +234,76 @@
       <w:r>
         <w:t>Line numbers</w:t>
       </w:r>
       <w:r w:rsidR="0046718A" w:rsidRPr="3BF97B94">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D12AE0F" w14:textId="77777777" w:rsidR="007B7A16" w:rsidRPr="00894C98" w:rsidRDefault="007B7A16" w:rsidP="007B7A16">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>We recently added line numbers to our template. This will assist reviewers when communicating required revisions to the author. They can be turned on in the Page Setup section of the document. We use continuous line numbering for ease of reference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24482873" w14:textId="74149B8B" w:rsidR="0046718A" w:rsidRDefault="007B7A16" w:rsidP="000B6A3C">
       <w:pPr>
         <w:pStyle w:val="CHISubheading2A"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>1.3 Headings and subheadings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61AF0AA5" w14:textId="1CDA1EBD" w:rsidR="0046718A" w:rsidRDefault="00E95F20" w:rsidP="00E95F20">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>There are three levels of headings. Headings at the first and second level are numbered but headings at the third level are not.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Do not use auto numbering for your headings – they must be regular text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9D2608" w14:textId="6DEC3C77" w:rsidR="00E95F20" w:rsidRDefault="00E95F20" w:rsidP="000B6A3C">
+    <w:p w14:paraId="0A9D2608" w14:textId="53BF5C41" w:rsidR="00E95F20" w:rsidRDefault="00E95F20" w:rsidP="000B6A3C">
       <w:pPr>
         <w:pStyle w:val="CHISubheading2A"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>1.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">1.3 </w:t>
       </w:r>
       <w:r w:rsidR="0005349E">
         <w:t>Lists</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B59AA03" w14:textId="6506EE84" w:rsidR="00160116" w:rsidRPr="00894C98" w:rsidRDefault="00160116" w:rsidP="00160116">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">There are two list styles, bulleted and numbered. Bulleted lists are simple, and each listed item is separated from the next by a </w:t>
       </w:r>
       <w:r>
         <w:t>semi-</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C98">
         <w:t>colon. Numbered lists can be more complex (for example, outlining the steps in a process), with each item terminated by a period. An example of a bulleted list is given in Section 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DBEA71" w14:textId="77777777" w:rsidR="00160116" w:rsidRPr="00894C98" w:rsidRDefault="00160116" w:rsidP="00160116">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>A guideline for deciding whether to use a bulleted or a numbered list is:</w:t>
@@ -415,1674 +395,1670 @@
     <w:p w14:paraId="59FAC2A5" w14:textId="77777777" w:rsidR="002D2F68" w:rsidRDefault="002D2F68" w:rsidP="002D2F68">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>References to tables and figures are capitalised and do not use abbreviations (i.e., Figure 1, not Fig. 1). Do not be concerned about tables splitting over more than one page or excess space caused by a figure forcing a page break, this will be addressed in the final copy of your paper.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38811EF9" w14:textId="02690FC5" w:rsidR="00060658" w:rsidRPr="00894C98" w:rsidRDefault="00060658" w:rsidP="002D2F68">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Do not use built-in features to number your captions – they should be </w:t>
       </w:r>
       <w:r w:rsidR="002E6480">
         <w:t>typed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB4F44">
         <w:t>text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716DBCEC" w14:textId="77777777" w:rsidR="001B6B4A" w:rsidRDefault="001B6B4A" w:rsidP="0017207C">
-[...4 lines deleted...]
-    <w:p w14:paraId="0B33A74A" w14:textId="10DC6079" w:rsidR="0017207C" w:rsidRPr="00894C98" w:rsidRDefault="0017207C" w:rsidP="0017207C">
+    <w:p w14:paraId="0B33A74A" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00894C98" w:rsidRDefault="0017207C" w:rsidP="0017207C">
       <w:pPr>
         <w:pStyle w:val="CHISubheading2A"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>2.2 Tables</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A57BE0" w14:textId="237E5D1B" w:rsidR="0017207C" w:rsidRPr="00894C98" w:rsidRDefault="0017207C" w:rsidP="0017207C">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Tables are numbered consecutively from 1. The caption is separate from the table. Notes to a table appear as the last line of a table. The </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED5FC5">
         <w:t>built</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C98">
         <w:t>-in style Table Simple is used as the basis for tables, but we adjust the colour to match our palette (we can do that on our end</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00894C98">
         <w:t>)</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve"> and the style CHI Table Contents A is used to format the text within the table. Table 1 is given as an example.</w:t>
       </w:r>
       <w:r w:rsidR="00770E03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028E30D9" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="005044EF" w:rsidRDefault="0017207C" w:rsidP="0017207C">
       <w:pPr>
         <w:pStyle w:val="CHICaptionA"/>
       </w:pPr>
       <w:r w:rsidRPr="005044EF">
         <w:t>Table 1 An example of a table to show the rules (lines) that separate headings from table body and denote the end of the table data.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="790"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="746"/>
+        <w:gridCol w:w="1321"/>
+        <w:gridCol w:w="1169"/>
+        <w:gridCol w:w="1178"/>
         <w:gridCol w:w="774"/>
       </w:tblGrid>
       <w:tr w:rsidR="00770E03" w:rsidRPr="00C37B5D" w14:paraId="68DB6E45" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23F49A99" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="004E7725" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="23F49A99" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="004E7725" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="004E7725">
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79DBA809" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="004E7725" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="79DBA809" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="004E7725" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="004E7725">
               <w:t>Lead author</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7ACA6AE9" w14:textId="3BAEAA29" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="7ACA6AE9" w14:textId="3BAEAA29" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>PICP</w:t>
             </w:r>
             <w:r w:rsidR="00770E03">
               <w:t xml:space="preserve"> (Y/N)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42746069" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="42746069" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Sweepers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A3680D" w14:textId="2A2E3337" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="05A3680D" w14:textId="2A2E3337" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00770E03" w:rsidRPr="00C37B5D" w14:paraId="125DFB62" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45224C12" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="45224C12" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FCD23CF" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="4FCD23CF" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Wilson</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED5FC5">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE38ACD" w14:textId="3073647B" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0BE38ACD" w14:textId="3073647B" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3350A2B4" w14:textId="75AF1991" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="3350A2B4" w14:textId="75AF1991" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="377EB120" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="377EB120" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>1, 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="4E78B83F" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A81A183" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="3A81A183" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A1E004D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="1A1E004D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>UWRC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BFE380F" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0BFE380F" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32B93FC3" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="32B93FC3" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07CFEB0B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="07CFEB0B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2, 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="3D1E1B99" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08412C05" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="08412C05" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47427B35" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="47427B35" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Tan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C7D6D5B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5C7D6D5B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52D91260" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="52D91260" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CA2D04D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="6CA2D04D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="41BFEF63" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47159FB6" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="47159FB6" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="239CEEDF" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="239CEEDF" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Brattebo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5684AE1D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5684AE1D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B1864DA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="3B1864DA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31E1E2A0" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="31E1E2A0" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="20C7384E" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B4F8BF1" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="7B4F8BF1" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35B89ABB" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="35B89ABB" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Abbot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0614CD48" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0614CD48" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6713F25C" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="6713F25C" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03459DE6" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="03459DE6" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="7C36AC1C" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15C7C136" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="15C7C136" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B4BF9ED" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="2B4BF9ED" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>James</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CBFD39D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="1CBFD39D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0625F1B3" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0625F1B3" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78B61453" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="78B61453" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2, 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="631AFE49" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5875A708" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5875A708" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3495B74C" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="3495B74C" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Collins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EA5ACD5" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="6EA5ACD5" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64E4597E" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="64E4597E" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="274A2931" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="274A2931" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="0DB98C11" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D9A2D49" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="1D9A2D49" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EC7F92D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="3EC7F92D" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Chopra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18AEFAE8" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="18AEFAE8" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BDC5BAB" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0BDC5BAB" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>VSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB56A3E" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="1FB56A3E" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="22FD611E" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="223F1CDA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="223F1CDA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A42A545" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="6A42A545" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Lucke</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19CB2C40" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="19CB2C40" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="226D411C" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="226D411C" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="546788F1" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="546788F1" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="41E3DC90" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D836E06" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="6D836E06" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6620C9DF" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="6620C9DF" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Sansalone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12ED6D38" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="12ED6D38" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3983C4D3" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="3983C4D3" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>VSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F22B76F" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0F22B76F" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="06F3D485" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D9165D7" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5D9165D7" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DFCC7AB" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="2DFCC7AB" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Vancura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5584A770" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5584A770" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D1855FE" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5D1855FE" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>RASS, VSS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09A7D71B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="09A7D71B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00C37B5D" w14:paraId="77F4475E" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="532C9E26" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="532C9E26" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71BBFB9B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="71BBFB9B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>TRC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B06769" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="53B06769" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="317C1BF5" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="317C1BF5" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="014966AA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="014966AA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00770E03" w:rsidRPr="00C37B5D" w14:paraId="3A6F730C" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7162E984" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="7162E984" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AA568CE" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="7AA568CE" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>AlRubaei</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36B2B0C8" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="36B2B0C8" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0034AB92" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0034AB92" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FA6BB61" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="7FA6BB61" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00770E03" w:rsidRPr="00C37B5D" w14:paraId="0889011B" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="609D707E" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="609D707E" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12F18983" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="12F18983" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Pezzannotti</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5735241B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5735241B" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CB6FE85" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="2CB6FE85" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="034EFE93" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="034EFE93" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="00ED5FC5">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0017207C" w:rsidRPr="00C37B5D" w14:paraId="161B4618" w14:textId="77777777" w:rsidTr="009E16EA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5188" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="051A23"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AFC2907" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="0AFC2907" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B5F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>NOTES:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06BEAF34" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="06BEAF34" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B5F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>1 recommends maintenance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5414EA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="5C5414EA" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B5F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>2 applies sediment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20B342B2" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="20B342B2" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="007A4B5F" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A4B5F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>3 recommends run-on avoidance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18126E39" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C">
+          <w:p w14:paraId="18126E39" w14:textId="77777777" w:rsidR="0017207C" w:rsidRPr="00ED5FC5" w:rsidRDefault="0017207C" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHITableContentsA"/>
             </w:pPr>
             <w:r w:rsidRPr="007A4B5F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>4 predicts clogging rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B541BDE" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHISubheading2A"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>2.3 Figures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BE0B9B" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="00A91313">
+    <w:p w14:paraId="64BE0B9B" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHISubheading3A"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>Pictures and diagrams</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D0322A" w14:textId="1DDA8318" w:rsidR="009E16EA" w:rsidRPr="00E82478" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00E82478">
         <w:t>Figure 1 shows an example of a figure and caption. The figure is inserted inline with the text</w:t>
       </w:r>
       <w:r w:rsidR="009A71F5">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E82478">
         <w:t xml:space="preserve"> and a blank line is used to insert the figure. Note that figures do not have a border. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732174EF" w14:textId="2934E618" w:rsidR="009E16EA" w:rsidRPr="00E82478" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
@@ -2090,50 +2066,51 @@
         <w:t xml:space="preserve">Figures should be a single graphic object in a standard format (.JPG, .PDF, .TIFF, .GIF) that is at least 700 pixels wide (6 inches wide at 300 dpi). Please do not use .PNG or low-resolution screenshots. Tables and graphs </w:t>
       </w:r>
       <w:r w:rsidR="00262C04">
         <w:t xml:space="preserve">used as figures </w:t>
       </w:r>
       <w:r w:rsidRPr="00E82478">
         <w:t>should be converted to a picture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="658FE271" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00E82478">
         <w:t>Do not be concerned about excess space around figures since we take care of that when the paper is published.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEEFF5C" w14:textId="64F7611B" w:rsidR="009E16EA" w:rsidRPr="005276DE" w:rsidRDefault="0017413A" w:rsidP="0017413A">
       <w:pPr>
         <w:pStyle w:val="CHICaptionA"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E0A1CDC" wp14:editId="3E37F651">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>center</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>30480</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4572000" cy="2786185"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1005901971" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1005901971" name="Picture 1005901971"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8">
@@ -2171,51 +2148,51 @@
     </w:p>
     <w:p w14:paraId="7AC7655A" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>Figures must be single entities since they may be moved or resized in the publication process and superimposed text impedes that activity. A straightforward practical way of labelling figures or of creating flowcharts is to import or paste the figure into PowerPoint, add labels, lines or arrows, group everything, and copy or paste it into the Word document (or turn it into a pdf).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E883457" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00894C98">
         <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve"> allow for the papers we produce to be printed so a figure resolution of at least 240 dpi is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4CD72E" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="004E6258" w:rsidRDefault="009E16EA" w:rsidP="00A91313">
+    <w:p w14:paraId="5A4CD72E" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="004E6258" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHISubheading3A"/>
       </w:pPr>
       <w:r w:rsidRPr="004E6258">
         <w:t>Charts and graphs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50E7D6ED" w14:textId="2F756E4E" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">The requirements for charts and graphs are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00894C98">
         <w:t>similar to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve"> those of pictures and diagrams. Note that a border is not necessary. Please use a standard font in a darker colour for all labels – we use </w:t>
       </w:r>
       <w:r w:rsidR="00B26236">
         <w:t xml:space="preserve">Aptos </w:t>
       </w:r>
@@ -2251,252 +2228,260 @@
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>Equations are numbered sequentially from 1, and should not be abbreviated (i.e., Equation 1 not Eq. 1). Inline variables should be created using regular symbols and characters rather than the equation editor because the latter affects line spacing. You must include a Where table for all equations (the table can include variables for more than one equation at a time).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="256C998A" w14:textId="1DF9EE3E" w:rsidR="00C21F0D" w:rsidRPr="009D4B66" w:rsidRDefault="00BA76A0" w:rsidP="009D4B66">
       <w:pPr>
         <w:pStyle w:val="CHIEquationA"/>
       </w:pPr>
       <w:r w:rsidRPr="009D4B66">
         <w:t>C=2πr</w:t>
       </w:r>
       <w:r w:rsidRPr="009D4B66">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009D4B66">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A4919D" w14:textId="1248883B" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00232292">
-[...1 lines deleted...]
-        <w:pStyle w:val="CHIParagraphA"/>
+    <w:p w14:paraId="01A4919D" w14:textId="1248883B" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="556268"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC2C88">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="556268"/>
+        </w:rPr>
         <w:t>Where:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="360"/>
         <w:gridCol w:w="342"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00386632" w14:paraId="3BA86DA4" w14:textId="77777777" w:rsidTr="009D4B66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2172E4AA" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="2172E4AA" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
+              <w:lastRenderedPageBreak/>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBB232D" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="4FBB232D" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59415D62" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="59415D62" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>circumference of circle (m),</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00386632" w14:paraId="129C76E6" w14:textId="77777777" w:rsidTr="009D4B66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4782FBC7" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="4782FBC7" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:t>π</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0701DAE9" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="0701DAE9" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D37D969" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="6D37D969" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>empirically derived constant, and</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E16EA" w:rsidRPr="00386632" w14:paraId="63116E82" w14:textId="77777777" w:rsidTr="009D4B66">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="360" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="178A22CF" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="178A22CF" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="342" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29661D17" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="29661D17" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D76D68B" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA">
+          <w:p w14:paraId="4D76D68B" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00386632" w:rsidRDefault="009E16EA" w:rsidP="00493FCB">
             <w:pPr>
               <w:pStyle w:val="CHIVariablesA"/>
             </w:pPr>
             <w:r w:rsidRPr="00386632">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
               </w:rPr>
               <w:t>radius of circle (m).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EC94D2A" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009D4B66">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>Note that parameters and variables are italicised in the list and when they are referred to in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA21939" w14:textId="76CEA0AF" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
+    <w:p w14:paraId="7BA21939" w14:textId="4821D4CA" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHISubheading1A"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
-        <w:t>3</w:t>
+        <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="00C14E10">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C14E10" w:rsidRPr="00894C98">
         <w:t xml:space="preserve">Citations </w:t>
       </w:r>
       <w:r w:rsidR="00C14E10">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00C14E10" w:rsidRPr="00894C98">
         <w:t>nd References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14AE9F2A" w14:textId="3DA78D5A" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">We have a more detailed guide to the formats of references and citations available </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="referenceguide" w:history="1">
         <w:r w:rsidRPr="00BB194A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -2517,103 +2502,257 @@
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">) information for all journal citations </w:t>
       </w:r>
       <w:r w:rsidR="00CF6EBF" w:rsidRPr="00894C98">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve"> given in the References list in the recently updated format: https://doi.org/10.14796/JWMM.C450 in addition to the standard reference format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1CC0B0" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>The most important aspects of a References entry are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C18DCC8" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIListBulletsA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
-        <w:t xml:space="preserve">the order of author last names and initials is maintained as in the example </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the order of author last names and initials is maintained as in the example below;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="30DAAB04" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIListBulletsA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>the title of the book (italicised) or journal article (within quotation marks) is capitalised; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDF816F" w14:textId="08FFAB4A" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIListBulletsA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>the title of a journal is given in full</w:t>
       </w:r>
       <w:r w:rsidR="006913FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006913FE" w:rsidRPr="00894C98">
         <w:t>form</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C98">
         <w:t>, not abbreviated. Journal titles should be italicised.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C755604" w14:textId="186A4B11" w:rsidR="009E16EA" w:rsidRPr="00FC4985" w:rsidRDefault="00963EB3" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHISubheading1A"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC4985">
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C71B75C" w14:textId="76D257B3" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
+    <w:p w14:paraId="1D6A5B83" w14:textId="77777777" w:rsidR="00921ACF" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>Please acknowledge support (financial and intellectual) and include any conflict-of-interest statement immediately before the References.</w:t>
       </w:r>
       <w:r w:rsidR="00FE5F2E">
-        <w:t xml:space="preserve"> If you use AI to create any part of the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154A4395" w14:textId="48C85A3F" w:rsidR="00921ACF" w:rsidRDefault="00921ACF" w:rsidP="00921ACF">
+      <w:pPr>
+        <w:pStyle w:val="CHISubheading1A"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Declarations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C078E7C" w14:textId="0CFF30D9" w:rsidR="00C55036" w:rsidRPr="00F0577B" w:rsidRDefault="00C55036" w:rsidP="00F0577B">
+      <w:pPr>
+        <w:pStyle w:val="CHISubheading3A"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0577B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73216" w:rsidRPr="00F0577B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0577B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssistive AI </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92032">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F0577B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>echnology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C71B75C" w14:textId="07F875AD" w:rsidR="009E16EA" w:rsidRDefault="00FE5F2E" w:rsidP="009E16EA">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you use </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC4F09">
+        <w:t xml:space="preserve">assistive </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2569F">
+        <w:t>in the manuscript preparation process,</w:t>
       </w:r>
       <w:r w:rsidR="00772F20">
-        <w:t>paper, please include a statement to that effect here, as well.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC682C">
+        <w:t>you must</w:t>
+      </w:r>
+      <w:r w:rsidR="00772F20">
+        <w:t xml:space="preserve"> include a statement </w:t>
+      </w:r>
+      <w:r w:rsidR="00A07DCE">
+        <w:t>naming the software used</w:t>
+      </w:r>
+      <w:r w:rsidR="00772F20">
+        <w:t xml:space="preserve"> here</w:t>
+      </w:r>
+      <w:r w:rsidR="00921ACF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="071DC559" w14:textId="31DC6114" w:rsidR="00BE4BCA" w:rsidRDefault="00BE4BCA" w:rsidP="009E16EA">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Authors are permitted to use assistive AI technology for the following purposes when writing a paper for submission to the JWMM:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7760AE17" w14:textId="5FF6E87A" w:rsidR="00BE4BCA" w:rsidRDefault="00F72876" w:rsidP="00AE25B8">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">English </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3BFF">
+        <w:t>Translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43978274" w14:textId="33A2E7BC" w:rsidR="003A3BFF" w:rsidRDefault="003A3BFF" w:rsidP="00AE25B8">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Grammar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68CFEC18" w14:textId="44E3EA3E" w:rsidR="003A3BFF" w:rsidRDefault="003A3BFF" w:rsidP="00AE25B8">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Spelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA5F44E" w14:textId="64F2DF03" w:rsidR="003A3BFF" w:rsidRDefault="003A3BFF" w:rsidP="00AE25B8">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Paper structure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141D4557" w14:textId="08345D36" w:rsidR="003A3BFF" w:rsidRDefault="003A3BFF" w:rsidP="00B77EA4">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Figure creation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DE8B21" w14:textId="742841EC" w:rsidR="00AE25B8" w:rsidRPr="00894C98" w:rsidRDefault="00AE25B8" w:rsidP="009E16EA">
+      <w:pPr>
+        <w:pStyle w:val="CHIParagraphA"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For more information on our AI policy, visit our website: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41943171" w14:textId="73A9420A" w:rsidR="009E16EA" w:rsidRPr="00446FD0" w:rsidRDefault="00963EB3" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHISubheading1A"/>
       </w:pPr>
       <w:r w:rsidRPr="00446FD0">
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D39A0E7" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t>Note about references: Include a DOI, when available. Always add the This journal X (Y): a–b format even when DOI is available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DEAA7D" w14:textId="77777777" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIReferenceA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">James, W., H. von Langsdorff, and M. McIntyre. 2018. "Permeable Pavers Designed for Rapid Renewal by Considering Sweeper Mechanics: Initial Field Tests." </w:t>
       </w:r>
@@ -2664,188 +2803,201 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="152836BC" w14:textId="6FF03738" w:rsidR="009E16EA" w:rsidRPr="00894C98" w:rsidRDefault="009E16EA" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIReferenceA"/>
       </w:pPr>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve">Grazer, B. and C. Fishman. 2015. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E0E7F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A Curious Mind: The Secret to a Bigger Life.</w:t>
       </w:r>
       <w:r w:rsidRPr="00894C98">
         <w:t xml:space="preserve"> New York: Simon &amp; Schuster, 1–8.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708ED41F" w14:textId="261128BA" w:rsidR="00894C98" w:rsidRPr="00894C98" w:rsidRDefault="00894C98" w:rsidP="009E16EA">
       <w:pPr>
         <w:pStyle w:val="CHIParagraphA"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00894C98" w:rsidRPr="00894C98" w:rsidSect="0043101F">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00894C98" w:rsidRPr="00894C98" w:rsidSect="00307265">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53666D6E" w14:textId="77777777" w:rsidR="00C01C17" w:rsidRDefault="00C01C17" w:rsidP="00E03579">
+    <w:p w14:paraId="395FBAD2" w14:textId="77777777" w:rsidR="00B64A2B" w:rsidRDefault="00B64A2B" w:rsidP="00E03579">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BFCE427" w14:textId="77777777" w:rsidR="00C01C17" w:rsidRDefault="00C01C17" w:rsidP="00E03579">
+    <w:p w14:paraId="09E4596B" w14:textId="77777777" w:rsidR="00B64A2B" w:rsidRDefault="00B64A2B" w:rsidP="00E03579">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fjalla One">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A10000FF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="655986A5" w14:textId="77777777" w:rsidR="00AC4F09" w:rsidRDefault="00AC4F09">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:id w:val="158433984"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="556268"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="74C55545" w14:textId="2E0FE494" w:rsidR="00E03579" w:rsidRPr="00CD48CF" w:rsidRDefault="00B424A0" w:rsidP="00EB50AD">
+      <w:p w14:paraId="74C55545" w14:textId="7AEBB901" w:rsidR="00E03579" w:rsidRPr="00CD48CF" w:rsidRDefault="00B424A0" w:rsidP="00EB50AD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="clear" w:pos="9360"/>
             <w:tab w:val="right" w:pos="8910"/>
           </w:tabs>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="0020134F">
           <w:rPr>
             <w:color w:val="051A23"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidRPr="0020134F">
           <w:rPr>
             <w:color w:val="051A23"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
@@ -2871,68 +3023,86 @@
           <w:rPr>
             <w:noProof/>
             <w:color w:val="051A23"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="0020134F">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="051A23"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="0020134F">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="051A23"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:tab/>
-          <w:t>JWMM: C</w:t>
+          <w:t>JWMM</w:t>
+        </w:r>
+        <w:r w:rsidR="00AC4F09">
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="051A23"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> XX</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0020134F">
+          <w:rPr>
+            <w:noProof/>
+            <w:color w:val="051A23"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>: C</w:t>
         </w:r>
         <w:r w:rsidR="0020134F" w:rsidRPr="0020134F">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="051A23"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>5XXX</w:t>
+          <w:t>5XX</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07649D92" w14:textId="77777777" w:rsidR="001C3596" w:rsidRPr="001C3596" w:rsidRDefault="001C3596" w:rsidP="001C3596">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:cstheme="majorHAnsi"/>
         <w:color w:val="051A23"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C3596">
       <w:rPr>
         <w:rFonts w:cstheme="majorHAnsi"/>
         <w:color w:val="051A23"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>_______________________________________________</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="39FD96EC" w14:textId="77777777" w:rsidR="001C3596" w:rsidRPr="001C3596" w:rsidRDefault="001C3596" w:rsidP="001C3596">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -2943,51 +3113,51 @@
         <w:color w:val="051A23"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5913B9E8" w14:textId="04849F4C" w:rsidR="001C3596" w:rsidRPr="001C3596" w:rsidRDefault="001C3596" w:rsidP="001C3596">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:cstheme="majorHAnsi"/>
         <w:color w:val="051A23"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001C3596">
       <w:rPr>
         <w:rFonts w:cstheme="majorHAnsi"/>
         <w:noProof/>
         <w:color w:val="051A23"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C874723" wp14:editId="7CC0DD55">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C874723" wp14:editId="7CC0DD55">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>8890</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>2540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="544195" cy="189865"/>
           <wp:effectExtent l="0" t="0" r="8255" b="635"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="19505"/>
               <wp:lineTo x="21172" y="19505"/>
               <wp:lineTo x="21172" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
           <wp:docPr id="50301114" name="Picture 14" descr="A grey and black sign with a person in a circle&#10;&#10;Description automatically generated">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3022,73 +3192,93 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="001C3596">
       <w:rPr>
         <w:rFonts w:cstheme="majorHAnsi"/>
         <w:i/>
         <w:iCs/>
         <w:color w:val="051A23"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>This work is licensed under a Creative Commons Attribution 4.0 International License</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EB00C36" w14:textId="77777777" w:rsidR="00C01C17" w:rsidRDefault="00C01C17" w:rsidP="00E03579">
+    <w:p w14:paraId="159C02E2" w14:textId="77777777" w:rsidR="00B64A2B" w:rsidRDefault="00B64A2B" w:rsidP="00E03579">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="559A9063" w14:textId="77777777" w:rsidR="00C01C17" w:rsidRDefault="00C01C17" w:rsidP="00E03579">
+    <w:p w14:paraId="0A7F3C6E" w14:textId="77777777" w:rsidR="00B64A2B" w:rsidRDefault="00B64A2B" w:rsidP="00E03579">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="268660FD" w14:textId="77777777" w:rsidR="00AC4F09" w:rsidRDefault="00AC4F09">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19809357" w14:textId="77777777" w:rsidR="00AC4F09" w:rsidRDefault="00AC4F09">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B03EEE9" w14:textId="7BE92A5D" w:rsidR="00C5138D" w:rsidRDefault="00C5138D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00963DEF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B0B1E0F" wp14:editId="73BFCD2B">
           <wp:extent cx="1059180" cy="293311"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2073891573" name="Graphic 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2073891573" name="Graphic 2073891573"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -3642,50 +3832,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="272C45FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17AEC894">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E75EA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15BC5504"/>
+    <w:lvl w:ilvl="0" w:tplc="10090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="10090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="10090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="10090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D42BCF5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D42BCF5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -3730,51 +4033,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="764C1BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75223746"/>
     <w:lvl w:ilvl="0" w:tplc="D8A4B7B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CHIListNumbersA"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3815,444 +4118,559 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="10090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1009001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F082D1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="07583194"/>
+    <w:lvl w:ilvl="0" w:tplc="E9FE4D32">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="708140459">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1094127778">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1101801013">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1717314359">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="301807593">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1102603997">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1221403200">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1418939021">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1675958139">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00894C98"/>
     <w:rsid w:val="000105DA"/>
     <w:rsid w:val="000420E3"/>
     <w:rsid w:val="00045A46"/>
     <w:rsid w:val="00050B6F"/>
     <w:rsid w:val="0005349E"/>
     <w:rsid w:val="00060658"/>
     <w:rsid w:val="00077EF4"/>
     <w:rsid w:val="00093970"/>
     <w:rsid w:val="00093D04"/>
-    <w:rsid w:val="0009771E"/>
     <w:rsid w:val="000A3323"/>
     <w:rsid w:val="000A3B9A"/>
     <w:rsid w:val="000A54EA"/>
     <w:rsid w:val="000B6A3C"/>
     <w:rsid w:val="000C3403"/>
     <w:rsid w:val="000D2A07"/>
     <w:rsid w:val="000D2F8C"/>
     <w:rsid w:val="000E58DE"/>
+    <w:rsid w:val="000E5A3E"/>
     <w:rsid w:val="000E62E4"/>
     <w:rsid w:val="000F6C52"/>
     <w:rsid w:val="00107789"/>
-    <w:rsid w:val="00136AFB"/>
     <w:rsid w:val="0015154D"/>
-    <w:rsid w:val="00154DBC"/>
     <w:rsid w:val="00160116"/>
     <w:rsid w:val="001619A6"/>
     <w:rsid w:val="00170F4A"/>
     <w:rsid w:val="0017207C"/>
     <w:rsid w:val="001733B8"/>
     <w:rsid w:val="0017413A"/>
     <w:rsid w:val="001802DF"/>
     <w:rsid w:val="001A1920"/>
-    <w:rsid w:val="001A1980"/>
     <w:rsid w:val="001A2465"/>
-    <w:rsid w:val="001B6B4A"/>
     <w:rsid w:val="001C0F6C"/>
     <w:rsid w:val="001C3596"/>
-    <w:rsid w:val="001E413C"/>
+    <w:rsid w:val="001C447D"/>
     <w:rsid w:val="001F7C5F"/>
     <w:rsid w:val="0020134F"/>
     <w:rsid w:val="00212793"/>
     <w:rsid w:val="00225A0B"/>
-    <w:rsid w:val="00232292"/>
     <w:rsid w:val="00233A19"/>
     <w:rsid w:val="00235C9C"/>
     <w:rsid w:val="0024662E"/>
-    <w:rsid w:val="00253113"/>
     <w:rsid w:val="00262C04"/>
     <w:rsid w:val="00265829"/>
     <w:rsid w:val="00274D94"/>
-    <w:rsid w:val="00282F90"/>
     <w:rsid w:val="00284E7C"/>
     <w:rsid w:val="00285627"/>
     <w:rsid w:val="002860D5"/>
     <w:rsid w:val="002861B0"/>
     <w:rsid w:val="00290843"/>
     <w:rsid w:val="002B6F46"/>
     <w:rsid w:val="002C2FBA"/>
     <w:rsid w:val="002C4C1F"/>
     <w:rsid w:val="002D2F68"/>
     <w:rsid w:val="002D7AF0"/>
     <w:rsid w:val="002E6480"/>
     <w:rsid w:val="002F1A5B"/>
     <w:rsid w:val="002F1EB2"/>
     <w:rsid w:val="002F52C9"/>
     <w:rsid w:val="002F724F"/>
     <w:rsid w:val="00307265"/>
     <w:rsid w:val="003145CF"/>
     <w:rsid w:val="003268D6"/>
-    <w:rsid w:val="0033220F"/>
     <w:rsid w:val="00351FA8"/>
     <w:rsid w:val="00353F61"/>
+    <w:rsid w:val="00362835"/>
     <w:rsid w:val="00364DAE"/>
     <w:rsid w:val="00375E40"/>
     <w:rsid w:val="00386632"/>
     <w:rsid w:val="003870CA"/>
     <w:rsid w:val="003914D6"/>
-    <w:rsid w:val="003A1517"/>
+    <w:rsid w:val="003A3BFF"/>
     <w:rsid w:val="003A60E9"/>
     <w:rsid w:val="003C4A5A"/>
     <w:rsid w:val="003D7389"/>
     <w:rsid w:val="003E1910"/>
     <w:rsid w:val="003E353A"/>
     <w:rsid w:val="0040441A"/>
     <w:rsid w:val="0041531A"/>
-    <w:rsid w:val="0043101F"/>
     <w:rsid w:val="00431A5A"/>
     <w:rsid w:val="00446FD0"/>
     <w:rsid w:val="00447C58"/>
     <w:rsid w:val="00456436"/>
     <w:rsid w:val="00461F99"/>
     <w:rsid w:val="00462BE1"/>
     <w:rsid w:val="004668D5"/>
     <w:rsid w:val="0046718A"/>
-    <w:rsid w:val="00472707"/>
     <w:rsid w:val="004742C1"/>
     <w:rsid w:val="004936D6"/>
     <w:rsid w:val="004A229A"/>
     <w:rsid w:val="004A4E71"/>
     <w:rsid w:val="004B4235"/>
     <w:rsid w:val="004C51BD"/>
     <w:rsid w:val="004C66F5"/>
     <w:rsid w:val="004D1413"/>
     <w:rsid w:val="004D4698"/>
     <w:rsid w:val="004D4AB5"/>
     <w:rsid w:val="004D5FB5"/>
     <w:rsid w:val="004E6258"/>
     <w:rsid w:val="004E7725"/>
     <w:rsid w:val="004F0E2F"/>
-    <w:rsid w:val="004F3771"/>
     <w:rsid w:val="004F75F7"/>
     <w:rsid w:val="00500014"/>
-    <w:rsid w:val="00500EB7"/>
     <w:rsid w:val="005044EF"/>
     <w:rsid w:val="005046CE"/>
     <w:rsid w:val="00514B21"/>
     <w:rsid w:val="00515BA0"/>
     <w:rsid w:val="00524158"/>
     <w:rsid w:val="005250B7"/>
-    <w:rsid w:val="00526310"/>
     <w:rsid w:val="005276DE"/>
     <w:rsid w:val="0055456B"/>
     <w:rsid w:val="005663DB"/>
     <w:rsid w:val="00594ABC"/>
     <w:rsid w:val="005A5F30"/>
     <w:rsid w:val="005B474F"/>
     <w:rsid w:val="005B62F6"/>
     <w:rsid w:val="005B740C"/>
     <w:rsid w:val="005C2A1C"/>
     <w:rsid w:val="005E4D42"/>
     <w:rsid w:val="005F36F6"/>
     <w:rsid w:val="00605EF2"/>
     <w:rsid w:val="00607F7E"/>
     <w:rsid w:val="00616091"/>
     <w:rsid w:val="006240D9"/>
     <w:rsid w:val="00643A1D"/>
     <w:rsid w:val="00654320"/>
     <w:rsid w:val="00662FFC"/>
     <w:rsid w:val="00663667"/>
     <w:rsid w:val="00664D4D"/>
     <w:rsid w:val="00672FA9"/>
     <w:rsid w:val="00675FBD"/>
     <w:rsid w:val="006776D2"/>
     <w:rsid w:val="006913FE"/>
     <w:rsid w:val="006942A4"/>
     <w:rsid w:val="006A02E3"/>
     <w:rsid w:val="006C64F6"/>
     <w:rsid w:val="006E376D"/>
     <w:rsid w:val="006E3A8F"/>
     <w:rsid w:val="006E47E5"/>
     <w:rsid w:val="006F708D"/>
-    <w:rsid w:val="00700E1D"/>
     <w:rsid w:val="00702C5B"/>
     <w:rsid w:val="00720615"/>
     <w:rsid w:val="007342D1"/>
     <w:rsid w:val="00737CDA"/>
     <w:rsid w:val="0075396B"/>
     <w:rsid w:val="0075466F"/>
     <w:rsid w:val="00770E03"/>
     <w:rsid w:val="00771AE6"/>
     <w:rsid w:val="00772F20"/>
     <w:rsid w:val="007809DF"/>
+    <w:rsid w:val="0079494F"/>
     <w:rsid w:val="007A4B5F"/>
     <w:rsid w:val="007A7AD3"/>
     <w:rsid w:val="007B333C"/>
     <w:rsid w:val="007B4E17"/>
     <w:rsid w:val="007B7A16"/>
     <w:rsid w:val="007E3DA8"/>
     <w:rsid w:val="00801E95"/>
     <w:rsid w:val="00813E38"/>
     <w:rsid w:val="0081534C"/>
     <w:rsid w:val="00817D46"/>
     <w:rsid w:val="00837010"/>
     <w:rsid w:val="008418C4"/>
     <w:rsid w:val="00846E3A"/>
     <w:rsid w:val="00854765"/>
     <w:rsid w:val="00854E2F"/>
     <w:rsid w:val="00856101"/>
     <w:rsid w:val="00866F45"/>
     <w:rsid w:val="00892A8A"/>
     <w:rsid w:val="00894C98"/>
     <w:rsid w:val="008A021E"/>
+    <w:rsid w:val="008C0D3D"/>
     <w:rsid w:val="008E3C39"/>
     <w:rsid w:val="008E3C66"/>
     <w:rsid w:val="008F7637"/>
     <w:rsid w:val="009037B3"/>
-    <w:rsid w:val="009162CD"/>
     <w:rsid w:val="0092149A"/>
+    <w:rsid w:val="00921ACF"/>
+    <w:rsid w:val="00935C0A"/>
     <w:rsid w:val="00945760"/>
-    <w:rsid w:val="0095151F"/>
     <w:rsid w:val="00952026"/>
     <w:rsid w:val="0095234C"/>
     <w:rsid w:val="00963DEF"/>
     <w:rsid w:val="00963EB3"/>
     <w:rsid w:val="009738AB"/>
     <w:rsid w:val="00993357"/>
     <w:rsid w:val="009A0AA8"/>
     <w:rsid w:val="009A71F5"/>
     <w:rsid w:val="009B595E"/>
     <w:rsid w:val="009C0C64"/>
     <w:rsid w:val="009D196A"/>
     <w:rsid w:val="009D2CF5"/>
     <w:rsid w:val="009D4B66"/>
     <w:rsid w:val="009D64C4"/>
     <w:rsid w:val="009E0E7F"/>
     <w:rsid w:val="009E16EA"/>
+    <w:rsid w:val="00A07DCE"/>
     <w:rsid w:val="00A12414"/>
     <w:rsid w:val="00A15F83"/>
     <w:rsid w:val="00A16ED0"/>
+    <w:rsid w:val="00A2569F"/>
     <w:rsid w:val="00A4343B"/>
-    <w:rsid w:val="00A51C6C"/>
     <w:rsid w:val="00A60B64"/>
     <w:rsid w:val="00A61D9C"/>
     <w:rsid w:val="00A70FCA"/>
+    <w:rsid w:val="00A73216"/>
     <w:rsid w:val="00A77734"/>
     <w:rsid w:val="00A86DF9"/>
-    <w:rsid w:val="00A91313"/>
     <w:rsid w:val="00A94A63"/>
     <w:rsid w:val="00AA179F"/>
     <w:rsid w:val="00AA34BE"/>
     <w:rsid w:val="00AA533E"/>
     <w:rsid w:val="00AA6958"/>
     <w:rsid w:val="00AB280F"/>
     <w:rsid w:val="00AB5442"/>
     <w:rsid w:val="00AC4CBA"/>
-    <w:rsid w:val="00AD0389"/>
+    <w:rsid w:val="00AC4F09"/>
     <w:rsid w:val="00AD376B"/>
     <w:rsid w:val="00AE0C7B"/>
+    <w:rsid w:val="00AE25B8"/>
     <w:rsid w:val="00AE42D1"/>
     <w:rsid w:val="00AE53EB"/>
     <w:rsid w:val="00AF20F1"/>
     <w:rsid w:val="00B15787"/>
+    <w:rsid w:val="00B22C32"/>
+    <w:rsid w:val="00B23C21"/>
     <w:rsid w:val="00B23EE9"/>
     <w:rsid w:val="00B2447C"/>
     <w:rsid w:val="00B25669"/>
     <w:rsid w:val="00B26236"/>
-    <w:rsid w:val="00B3508F"/>
     <w:rsid w:val="00B424A0"/>
     <w:rsid w:val="00B516C2"/>
     <w:rsid w:val="00B61F54"/>
+    <w:rsid w:val="00B64A2B"/>
     <w:rsid w:val="00B6680F"/>
     <w:rsid w:val="00B739F5"/>
     <w:rsid w:val="00B74A8A"/>
     <w:rsid w:val="00B776C0"/>
+    <w:rsid w:val="00B77EA4"/>
     <w:rsid w:val="00B8052B"/>
     <w:rsid w:val="00B850AE"/>
     <w:rsid w:val="00B87408"/>
     <w:rsid w:val="00BA76A0"/>
     <w:rsid w:val="00BB194A"/>
     <w:rsid w:val="00BB74E2"/>
+    <w:rsid w:val="00BE4BCA"/>
+    <w:rsid w:val="00BE6D4F"/>
     <w:rsid w:val="00BE7DD0"/>
-    <w:rsid w:val="00C01C17"/>
     <w:rsid w:val="00C02EFB"/>
     <w:rsid w:val="00C03D15"/>
     <w:rsid w:val="00C14E10"/>
-    <w:rsid w:val="00C17313"/>
     <w:rsid w:val="00C21F0D"/>
     <w:rsid w:val="00C23441"/>
     <w:rsid w:val="00C27D4C"/>
     <w:rsid w:val="00C37B5D"/>
     <w:rsid w:val="00C5138D"/>
+    <w:rsid w:val="00C55036"/>
     <w:rsid w:val="00C553C5"/>
     <w:rsid w:val="00C55510"/>
     <w:rsid w:val="00C60FB1"/>
     <w:rsid w:val="00C71B4B"/>
     <w:rsid w:val="00C81037"/>
     <w:rsid w:val="00C91B84"/>
     <w:rsid w:val="00C93BAF"/>
     <w:rsid w:val="00CB4F44"/>
     <w:rsid w:val="00CC2C88"/>
     <w:rsid w:val="00CC60FE"/>
+    <w:rsid w:val="00CC682C"/>
     <w:rsid w:val="00CD48CF"/>
     <w:rsid w:val="00CF6EBF"/>
     <w:rsid w:val="00D255A7"/>
     <w:rsid w:val="00D316EC"/>
     <w:rsid w:val="00D377A0"/>
     <w:rsid w:val="00D40825"/>
     <w:rsid w:val="00D462F6"/>
     <w:rsid w:val="00D51D5A"/>
+    <w:rsid w:val="00D92032"/>
     <w:rsid w:val="00D95017"/>
     <w:rsid w:val="00D97D9F"/>
     <w:rsid w:val="00DB6876"/>
-    <w:rsid w:val="00DC3048"/>
     <w:rsid w:val="00DE056F"/>
     <w:rsid w:val="00DE7CF0"/>
     <w:rsid w:val="00DF0FA0"/>
     <w:rsid w:val="00DF3D51"/>
-    <w:rsid w:val="00E00C7C"/>
     <w:rsid w:val="00E03579"/>
     <w:rsid w:val="00E217C5"/>
     <w:rsid w:val="00E23CBA"/>
     <w:rsid w:val="00E50140"/>
     <w:rsid w:val="00E51F46"/>
     <w:rsid w:val="00E7104F"/>
-    <w:rsid w:val="00E74C43"/>
     <w:rsid w:val="00E82478"/>
-    <w:rsid w:val="00E86612"/>
     <w:rsid w:val="00E95F20"/>
     <w:rsid w:val="00EA3461"/>
     <w:rsid w:val="00EB50AD"/>
     <w:rsid w:val="00ED1AEF"/>
     <w:rsid w:val="00ED5FC5"/>
     <w:rsid w:val="00F04431"/>
+    <w:rsid w:val="00F0577B"/>
     <w:rsid w:val="00F05FA7"/>
     <w:rsid w:val="00F35012"/>
     <w:rsid w:val="00F47976"/>
     <w:rsid w:val="00F6561C"/>
+    <w:rsid w:val="00F72876"/>
     <w:rsid w:val="00FA21E3"/>
     <w:rsid w:val="00FC4985"/>
     <w:rsid w:val="00FC574D"/>
     <w:rsid w:val="00FE5F2E"/>
     <w:rsid w:val="00FF3C04"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AE70964"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B43BA75F-F978-4A55-8F83-9880F26D5FAC}"/>
+  <w15:docId w15:val="{D656BE6F-CCB4-42BF-9168-CCE7DB5E67E3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-CA" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4611,51 +5029,51 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="003A1517"/>
+    <w:rsid w:val="004F75F7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00894C98"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -5306,69 +5724,68 @@
     <w:link w:val="CHIParagraphAChar"/>
     <w:qFormat/>
     <w:rsid w:val="00093970"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:color w:val="556268"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHIParagraphAChar">
     <w:name w:val="CHI Paragraph A Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CHIParagraphA"/>
     <w:rsid w:val="00093970"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:color w:val="556268"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CHICaptionA">
     <w:name w:val="CHI Caption A"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CHICaptionAChar"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00700E1D"/>
+    <w:rsid w:val="006E47E5"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="004382"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHICaptionAChar">
     <w:name w:val="CHI Caption A Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CHICaptionA"/>
-    <w:rsid w:val="00700E1D"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Calibri"/>
+    <w:rsid w:val="006E47E5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="004382"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="LineNumber">
     <w:name w:val="line number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00854E2F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E03579"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
@@ -5385,123 +5802,119 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00E03579"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E03579"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CHISubheading3A">
     <w:name w:val="CHI Subheading 3A"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CHISubheading3AChar"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00A91313"/>
-[...4 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+    <w:rsid w:val="000A3B9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:bCs/>
       <w:color w:val="004382"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHISubheading3AChar">
     <w:name w:val="CHI Subheading 3A Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CHISubheading3A"/>
-    <w:rsid w:val="00A91313"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Calibri"/>
+    <w:rsid w:val="000A3B9A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:bCs/>
       <w:color w:val="004382"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
     <w:rsid w:val="00C37B5D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CHITableContentsA">
     <w:name w:val="CHI Table Contents A"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CHITableContentsAChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00700E1D"/>
+    <w:rsid w:val="006E3A8F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
       <w:color w:val="004382"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHITableContentsAChar">
     <w:name w:val="CHI Table Contents A Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CHITableContentsA"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00700E1D"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Calibri"/>
+    <w:rsid w:val="006E3A8F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
       <w:color w:val="004382"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CHIReferenceA">
     <w:name w:val="CHI Reference A"/>
     <w:basedOn w:val="CHIParagraphA"/>
     <w:link w:val="CHIReferenceAChar"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="000F6C52"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHIReferenceAChar">
     <w:name w:val="CHI Reference A Char"/>
     <w:basedOn w:val="CHIParagraphAChar"/>
     <w:link w:val="CHIReferenceA"/>
     <w:rsid w:val="000F6C52"/>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
       <w:color w:val="556268"/>
     </w:rPr>
@@ -5587,70 +6000,69 @@
     <w:link w:val="CHIListBulletsAChar"/>
     <w:qFormat/>
     <w:rsid w:val="00643A1D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHIListBulletsAChar">
     <w:name w:val="CHI List Bullets A Char"/>
     <w:basedOn w:val="CHIParagraphAChar"/>
     <w:link w:val="CHIListBulletsA"/>
     <w:rsid w:val="00643A1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="556268"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CHIVariablesA">
     <w:name w:val="CHI Variables A"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CHIVariablesAChar"/>
-    <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00232292"/>
+    <w:rsid w:val="003C4A5A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="556268"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CHIVariablesAChar">
     <w:name w:val="CHI Variables A Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CHIVariablesA"/>
-    <w:rsid w:val="00232292"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Calibri"/>
+    <w:rsid w:val="003C4A5A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="556268"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0046718A"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseEmphasis1">
     <w:name w:val="Intense Emphasis1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0046718A"/>
     <w:rPr>
       <w:i/>
@@ -5911,58 +6323,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0046718A"/>
     <w:pPr>
       <w:spacing w:line="279" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chijournal.org/Home/ForAuthors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chijournal.org/Home/ForAuthors" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.en" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CHITheme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -6255,94 +6667,72 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B70B14C-7113-4304-AA0A-80699C0E065D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6967</Characters>
+  <Pages>6</Pages>
+  <Words>1269</Words>
+  <Characters>7237</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>58</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>60</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8173</CharactersWithSpaces>
+  <CharactersWithSpaces>8490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenna Kolbuc-James</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>